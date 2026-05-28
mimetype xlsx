--- v0 (2025-10-26)
+++ v1 (2026-05-28)
@@ -1,585 +1,508 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="26026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr codeName="ThisWorkbook"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://studentwesthertsac.sharepoint.com/sites/Marketingteam/Shared Documents/Policies and procedures/2023/HE/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://studentwesthertsac.sharepoint.com/sites/Marketingteam/Shared Documents/Departments/Marketing/Website/Policies/HE/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{BA0AB3F5-DBBC-448E-925B-46D840B8D3A7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{54446333-DF87-46B2-9CFF-F85B0CCF7936}"/>
+  <xr:revisionPtr revIDLastSave="1" documentId="8_{41BA6FC7-15F7-4784-AF52-9440A42F93A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{455D6089-E888-44EC-A4E2-540581E35C9D}"/>
   <bookViews>
-    <workbookView xWindow="-19320" yWindow="690" windowWidth="19440" windowHeight="15000" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="13464" windowHeight="12240" firstSheet="1" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="53" state="veryHidden" r:id="rId1"/>
-[...3 lines deleted...]
-    <sheet name="Rounding and suppression" sheetId="55" r:id="rId5"/>
+    <sheet name="Sheet1" sheetId="1" state="veryHidden" r:id="rId1"/>
+    <sheet name="Workbook overview" sheetId="3" r:id="rId2"/>
+    <sheet name="Table 1a Attainment 2023-25" sheetId="4" r:id="rId3"/>
+    <sheet name="Table 1b Attainment 2023-25" sheetId="5" r:id="rId4"/>
+    <sheet name="provider_fill" sheetId="6" state="hidden" r:id="rId5"/>
+    <sheet name="config_out" sheetId="7" state="hidden" r:id="rId6"/>
   </sheets>
   <definedNames>
     <definedName name="_AMO_UniqueIdentifier" hidden="1">"'1ff355d2-ed86-4051-9866-21aef0b971e2'"</definedName>
-    <definedName name="Attain2a_datavars">'Table 1a Attainment 2021-22'!$C$16</definedName>
-[...6 lines deleted...]
-    <definedName name="Attain2b_rowvars">'Table 1b Attainment 2021-22'!$L$6:$N$6</definedName>
+    <definedName name="Attain2a_datavars">'Table 1a Attainment 2023-25'!$D$33</definedName>
+    <definedName name="Attain2a_rowtags">'Table 1a Attainment 2023-25'!$F$8:$G$19</definedName>
+    <definedName name="Attain2a_rowvars">'Table 1a Attainment 2023-25'!$F$7:$G$7</definedName>
+    <definedName name="Attain2b_coltags">'Table 1b Attainment 2023-25'!#REF!</definedName>
+    <definedName name="Attain2b_colvars">'Table 1b Attainment 2023-25'!#REF!</definedName>
+    <definedName name="Attain2b_datacols">'Table 1b Attainment 2023-25'!#REF!</definedName>
+    <definedName name="Attain2b_rowtags">'Table 1b Attainment 2023-25'!$M$8:$O$55</definedName>
+    <definedName name="Attain2b_rowvars">'Table 1b Attainment 2023-25'!$M$7:$O$7</definedName>
     <definedName name="AttainPub">Sheet1!$B$6</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="4">'Rounding and suppression'!$A$1:$B$11</definedName>
-[...2 lines deleted...]
-    <definedName name="_xlnm.Print_Area" localSheetId="1">'Workbook overview'!$A$1:$C$7</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="2">'Table 1a Attainment 2023-25'!$B$1:$H$29</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="3">'Table 1b Attainment 2023-25'!$B$1:$O$55</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="1">'Workbook overview'!$A$1:$C$8</definedName>
     <definedName name="Provider">Sheet1!$B$2</definedName>
     <definedName name="UKPRN">Sheet1!$B$1</definedName>
     <definedName name="uploadDateTime">Sheet1!$B$3</definedName>
   </definedNames>
-  <calcPr calcId="191029" forceFullCalc="1"/>
+  <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="A2" i="61" l="1"/>
-[...2 lines deleted...]
-  <c r="A3" i="60"/>
+  <c r="A3" i="5" l="1"/>
+  <c r="A2" i="5"/>
+  <c r="A3" i="4"/>
+  <c r="A2" i="4"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="684" uniqueCount="84">
-[...1 lines deleted...]
-    <t>Gender</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1048" uniqueCount="80">
+  <si>
+    <t>Further information</t>
+  </si>
+  <si>
+    <t xml:space="preserve">For more information on the Transparency information 2026, please see the specification and publication guidance document available from the OfS website at: </t>
+  </si>
+  <si>
+    <t>https://www.officeforstudents.org.uk/publications/transparency-information</t>
+  </si>
+  <si>
+    <t>UKPRN</t>
+  </si>
+  <si>
+    <t>Provider</t>
+  </si>
+  <si>
+    <t>uploadDateTime</t>
+  </si>
+  <si>
+    <t>AttainPub</t>
+  </si>
+  <si>
+    <t>Transparency information 2026: workbook overview</t>
+  </si>
+  <si>
+    <t>This workbook contains data tables relating to the attainment of 2023-24 and 2024-25 qualifiers.</t>
+  </si>
+  <si>
+    <t>The following worksheets are included in this workbook:</t>
+  </si>
+  <si>
+    <t>Table 1a Attainment 2023-25 - This worksheet contains table 1a which relates to attainment at the provider. This table presents the percentage of classified first degrees at grade 2:1 or above by characteristics for 2023-24 and 2024-25 qualifiers.</t>
+  </si>
+  <si>
+    <t>Table 1b Attainment 2023-25 - This worksheet contains table 1b which relates to attainment at the provider. This table presents detailed information on attainment by characteristics for 2023-24 and 2024-25 qualifiers.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rounding and suppression </t>
+  </si>
+  <si>
+    <t xml:space="preserve">The data has been rounded as follows: 
+a. Denominators or headcounts have been rounded to the nearest 10. 
+b. Percentages been rounded to the nearest 0.1. 
+Any data point that is not reportable will be replaced with a symbol to indicate why, applied according to the following hierarchical order: 
+- [none]: where there are no students in the population (or two or fewer). 
+- [low]: Low numbers of students, where there are more than two but fewer than 23 students in the denominator. 
+- [DPL]: Data protection for low numerators, where data has been suppressed for data protection reasons. The code [DPL] has been used to indicate where the data has been suppressed due to a numerator or headcount that is less than or equal to two, meaning that the percentage will take on a value close to 0 per cent. 
+- [DPH]: Data protection for high numerators, where data has been suppressed for data protection reasons. For the percentages, the code [DPH] has been used to indicate where data has been suppressed due to a numerator that is greater than two but is within two of the denominator.
+</t>
+  </si>
+  <si>
+    <t>End of worksheet</t>
+  </si>
+  <si>
+    <t>Transparency information 2026: Attainment of 2023-24 and 2024-25 qualifiers</t>
+  </si>
+  <si>
+    <t>For details of non-numeric values in the following table, please see the 'Workbook overview' worksheet</t>
+  </si>
+  <si>
+    <t>Table 1a: Percentage of classified first degrees at grade 2:1 or above by characteristic for 2023-24 and 2024-25 qualifiers.</t>
+  </si>
+  <si>
+    <t>Year of qualifying</t>
+  </si>
+  <si>
+    <t>Characteristics</t>
+  </si>
+  <si>
+    <t>Characteristic split</t>
+  </si>
+  <si>
+    <t>Percentage</t>
+  </si>
+  <si>
+    <t>2023-24</t>
+  </si>
+  <si>
+    <t>Ethnicity</t>
+  </si>
+  <si>
+    <t>Asian</t>
+  </si>
+  <si>
+    <t>[none]</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mixed </t>
+  </si>
+  <si>
+    <t>Other</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>English IMD 2025 quintile</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>EIMD 2019 quintile</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>Sex</t>
   </si>
   <si>
     <t>Female</t>
   </si>
   <si>
     <t>Male</t>
   </si>
   <si>
-    <t>Other</t>
+    <t>2024-25</t>
+  </si>
+  <si>
+    <t>Table 1b: Detailed information on attainment for 2023-24 and 2024-25 qualifiers.</t>
+  </si>
+  <si>
+    <t>Academic year of qualifying</t>
+  </si>
+  <si>
+    <t>Mode of Study</t>
+  </si>
+  <si>
+    <t>Characteristic</t>
+  </si>
+  <si>
+    <t>Headcount of classified First Degrees awarded</t>
+  </si>
+  <si>
+    <t>Percentage of classified First Degrees awarded as first class</t>
+  </si>
+  <si>
+    <t>Percentage of classified First Degrees awarded as upper second class</t>
+  </si>
+  <si>
+    <t>Percentage of classified First Degrees awarded as lower second class</t>
+  </si>
+  <si>
+    <t>Percentage of classified First Degrees awarded as third class / pass</t>
+  </si>
+  <si>
+    <t>Headcount of unclassified First Degrees awarded</t>
+  </si>
+  <si>
+    <t>Headcount of other undergraduate awards</t>
   </si>
   <si>
     <t>Full-time</t>
   </si>
   <si>
+    <t>[low]</t>
+  </si>
+  <si>
+    <t>Mixed</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Unknown</t>
+  </si>
+  <si>
+    <t>EIMD 2025 quintile</t>
+  </si>
+  <si>
+    <t>N/A</t>
+  </si>
+  <si>
     <t>Part-time</t>
   </si>
   <si>
-    <t>Ethnicity</t>
-[...11 lines deleted...]
-    <t>Unknown</t>
+    <t>20</t>
   </si>
   <si>
     <t>Apprenticeships</t>
   </si>
   <si>
-    <t>N/A</t>
-[...59 lines deleted...]
-    <t>TRMODE</t>
+    <t>60</t>
+  </si>
+  <si>
+    <t>Provider_name</t>
+  </si>
+  <si>
+    <t>10007417</t>
+  </si>
+  <si>
+    <t>West Herts College</t>
+  </si>
+  <si>
+    <t>sheet_name</t>
+  </si>
+  <si>
+    <t>table_name</t>
+  </si>
+  <si>
+    <t>header</t>
+  </si>
+  <si>
+    <t>startcol</t>
+  </si>
+  <si>
+    <t>startrow</t>
+  </si>
+  <si>
+    <t>provider_fill</t>
+  </si>
+  <si>
+    <t>control_2026_names_260320</t>
   </si>
   <si>
     <t>A</t>
   </si>
   <si>
-    <t>B</t>
-[...200 lines deleted...]
-    <t>N</t>
+    <t>Table 1a Attainment 2023-25</t>
+  </si>
+  <si>
+    <t>table_1a_attainment_2026</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Table 1b Attainment 2023-25</t>
+  </si>
+  <si>
+    <t>table_1b_attainment_2026</t>
+  </si>
+  <si>
+    <t>E</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="1">
-[...1 lines deleted...]
-  </numFmts>
   <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <sz val="11"/>
-      <color theme="0"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="11"/>
+      <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10.5"/>
-[...4 lines deleted...]
-    <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
-      <color theme="1"/>
-[...7 lines deleted...]
-      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="10.5"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
-      <color rgb="FF000000"/>
-[...4 lines deleted...]
-      <sz val="11"/>
       <color theme="0" tint="-0.34998626667073579"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="20"/>
       <color rgb="FF002060"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
+    <font>
+      <sz val="18"/>
+      <color theme="3"/>
+      <name val="Calibri Light"/>
+      <family val="2"/>
+      <scheme val="major"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color rgb="FF002554"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
-  <fills count="6">
+  <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
-    <fill>
-[...16 lines deleted...]
-    </fill>
   </fills>
-  <borders count="45">
+  <borders count="56">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
@@ -668,61 +591,50 @@
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
-      <bottom/>
-[...9 lines deleted...]
-      </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
@@ -737,158 +649,64 @@
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="hair">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
-      <bottom/>
-[...11 lines deleted...]
-      </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
-      <diagonal/>
-[...79 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
@@ -957,1091 +775,1326 @@
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="medium">
         <color auto="1"/>
-      </bottom>
-[...9 lines deleted...]
-        <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
-      <top style="hair">
-[...7 lines deleted...]
-      <right/>
       <top style="thin">
-        <color auto="1"/>
-[...70 lines deleted...]
-      <top style="hair">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="hair">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color indexed="64"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom style="medium">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="medium">
+        <color auto="1"/>
+      </left>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right style="medium">
+        <color indexed="64"/>
+      </right>
+      <top style="medium">
+        <color indexed="64"/>
+      </top>
+      <bottom style="hair">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="5">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="138">
+  <cellXfs count="147">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="9" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...26 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...14 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="20" fontId="5" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="6" fillId="2" borderId="0" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="20" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="20" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="1" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...11 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="1" applyFont="1" applyFill="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="2" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="14" fillId="2" borderId="39" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="right" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="9" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="28" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="41" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="24" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="45" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="46" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="21" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="48" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="49" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="11" fillId="2" borderId="50" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="51" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="12" fillId="2" borderId="25" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
-    </xf>
-[...61 lines deleted...]
-      <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="1" fontId="13" fillId="2" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="29" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="53" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="2" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="54" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="2" borderId="20" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="55" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="12" fillId="2" borderId="25" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="1" fontId="13" fillId="2" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="32" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="37" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="49" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="2" borderId="22" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="39" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="37" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="0" fontId="13" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="35" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="34" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="33" xfId="0" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="40" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="13" fillId="2" borderId="41" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="42" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="30" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="43" xfId="0" quotePrefix="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="43" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="44" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="1" fontId="12" fillId="2" borderId="52" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="7" fillId="2" borderId="45" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="47" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="50" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="46" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="19" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
-    <xf numFmtId="1" fontId="13" fillId="2" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...75 lines deleted...]
-    <xf numFmtId="0" fontId="17" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="4" applyFont="1"/>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="47" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="3">
+  <cellStyles count="5">
+    <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000004000000}"/>
-    <cellStyle name="Normal 4" xfId="2" xr:uid="{00000000-0005-0000-0000-000005000000}"/>
+    <cellStyle name="Normal 2 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
+    <cellStyle name="Normal 4" xfId="3" xr:uid="{00000000-0005-0000-0000-000003000000}"/>
+    <cellStyle name="Title" xfId="4" builtinId="15"/>
   </cellStyles>
-  <dxfs count="25">
+  <dxfs count="21">
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="right" vertical="bottom"/>
+      <border outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right/>
         <top style="hair">
           <color auto="1"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <numFmt numFmtId="1" formatCode="0"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="right" vertical="bottom"/>
+      <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="hair">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="right" vertical="bottom"/>
+      <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="hair">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="right" vertical="bottom"/>
+      <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="hair">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="right" vertical="bottom"/>
+      <border outline="0">
         <left style="thin">
           <color auto="1"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="hair">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="right" vertical="bottom"/>
+      <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top style="hair">
           <color indexed="64"/>
         </top>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <fill>
         <patternFill>
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <fill>
         <patternFill>
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <fill>
         <patternFill>
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color theme="0"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center"/>
+      <border>
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <vertical/>
+      </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <border>
         <left style="medium">
           <color indexed="64"/>
         </left>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top style="medium">
           <color indexed="64"/>
         </top>
         <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="right" vertical="bottom"/>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="medium">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
-        <b val="0"/>
-        <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
       <numFmt numFmtId="30" formatCode="@"/>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="0"/>
         </patternFill>
       </fill>
-      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <alignment horizontal="general" vertical="bottom" wrapText="1"/>
+      <border outline="0">
         <left style="thin">
           <color indexed="64"/>
         </left>
         <right style="thin">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
       </border>
     </dxf>
     <dxf>
       <font>
-        <color theme="0" tint="-0.34998626667073579"/>
-[...4 lines deleted...]
-        <color theme="0" tint="-0.34998626667073579"/>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <name val="Arial"/>
+        <family val="2"/>
       </font>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
-    </dxf>
-[...12 lines deleted...]
-      <border diagonalUp="0" diagonalDown="0" outline="0">
+      <border>
         <left/>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top/>
         <bottom/>
+        <vertical/>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="11"/>
+        <sz val="10.5"/>
+        <color auto="1"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
+      <fill>
+        <patternFill patternType="solid">
+          <fgColor indexed="64"/>
+          <bgColor theme="0"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="medium">
+          <color indexed="64"/>
+        </left>
+        <right style="medium">
+          <color indexed="64"/>
+        </right>
+        <vertical/>
+      </border>
     </dxf>
     <dxf>
-      <border diagonalUp="0" diagonalDown="0">
+      <border>
         <left style="medium">
           <color indexed="64"/>
         </left>
         <right style="medium">
           <color indexed="64"/>
         </right>
         <top style="medium">
           <color indexed="64"/>
         </top>
         <bottom style="medium">
           <color indexed="64"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
     </dxf>
     <dxf>
       <border outline="0">
         <bottom style="medium">
           <color auto="1"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
-        <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="11"/>
         <name val="Arial"/>
         <family val="2"/>
-        <scheme val="none"/>
       </font>
-      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...9 lines deleted...]
-      </font>
+      <alignment horizontal="left" vertical="bottom" wrapText="1"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
-  <colors>
-[...4 lines deleted...]
-  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF06000000}" name="Table1a" displayName="Table1a" ref="A7:C14" totalsRowShown="0" headerRowDxfId="22" dataDxfId="20" headerRowBorderDxfId="21" tableBorderDxfId="19">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{00000000-000C-0000-FFFF-FFFF01000000}" name="Table1a" displayName="Table1a" ref="B7:D19" totalsRowShown="0" headerRowDxfId="20" dataDxfId="18" headerRowBorderDxfId="19" tableBorderDxfId="17">
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0600-000001000000}" name="Characteristic" dataDxfId="18"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0600-000003000000}" name="Percentage" dataDxfId="16"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0100-000001000000}" name="Characteristics" dataDxfId="16"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0100-000002000000}" name="Characteristic split" dataDxfId="15"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0100-000003000000}" name="Percentage" dataDxfId="14"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="4" xr:uid="{00000000-000C-0000-FFFF-FFFF07000000}" name="Table1b" displayName="Table1b" ref="A6:J54" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF02000000}" name="Table1b" displayName="Table1b" ref="B7:K103" totalsRowShown="0" headerRowDxfId="13" dataDxfId="11" headerRowBorderDxfId="12" tableBorderDxfId="10">
   <tableColumns count="10">
-    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0700-000001000000}" name="Mode of Study" dataDxfId="9"/>
-[...8 lines deleted...]
-    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0700-00000A000000}" name="Headcount of other undergraduate awards" dataDxfId="0"/>
+    <tableColumn id="1" xr3:uid="{00000000-0010-0000-0200-000001000000}" name="Mode of Study" dataDxfId="9"/>
+    <tableColumn id="2" xr3:uid="{00000000-0010-0000-0200-000002000000}" name="Characteristic" dataDxfId="8"/>
+    <tableColumn id="3" xr3:uid="{00000000-0010-0000-0200-000003000000}" name="Characteristic split" dataDxfId="7"/>
+    <tableColumn id="4" xr3:uid="{00000000-0010-0000-0200-000004000000}" name="Headcount of classified First Degrees awarded" dataDxfId="6"/>
+    <tableColumn id="5" xr3:uid="{00000000-0010-0000-0200-000005000000}" name="Percentage of classified First Degrees awarded as first class" dataDxfId="5"/>
+    <tableColumn id="6" xr3:uid="{00000000-0010-0000-0200-000006000000}" name="Percentage of classified First Degrees awarded as upper second class" dataDxfId="4"/>
+    <tableColumn id="7" xr3:uid="{00000000-0010-0000-0200-000007000000}" name="Percentage of classified First Degrees awarded as lower second class" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{00000000-0010-0000-0200-000008000000}" name="Percentage of classified First Degrees awarded as third class / pass" dataDxfId="2"/>
+    <tableColumn id="9" xr3:uid="{00000000-0010-0000-0200-000009000000}" name="Headcount of unclassified First Degrees awarded" dataDxfId="1"/>
+    <tableColumn id="10" xr3:uid="{00000000-0010-0000-0200-00000A000000}" name="Headcount of other undergraduate awards" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2263,3452 +2316,4649 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.officeforstudents.org.uk/publications/transparency-information" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings4.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr codeName="Sheet19"/>
-  <dimension ref="A1:B6"/>
+  <dimension ref="A1:A6"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="17.28515625" customWidth="1"/>
+    <col min="1" max="1" width="17.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A1" t="s">
-        <v>42</v>
-[...5 lines deleted...]
-    <row r="2" spans="1:2" x14ac:dyDescent="0.25">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A2" t="s">
-        <v>43</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:2" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A3" t="s">
-        <v>45</v>
-[...5 lines deleted...]
-    <row r="6" spans="1:2" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" x14ac:dyDescent="0.3">
       <c r="A6" t="s">
-        <v>65</v>
+        <v>6</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="AD59" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0900-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr codeName="Sheet38"/>
-  <dimension ref="A1:A7"/>
+  <dimension ref="A1:A11"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="A7" sqref="A7"/>
+      <selection activeCell="A11" sqref="A11"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="75.7109375" style="23" bestFit="1" customWidth="1"/>
-    <col min="2" max="16384" width="9.28515625" style="23"/>
+    <col min="1" max="1" width="119.5546875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="9.21875" style="11" customWidth="1"/>
+    <col min="3" max="16384" width="9.21875" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:1" ht="26.25" x14ac:dyDescent="0.4">
-[...31 lines deleted...]
-        <v>49</v>
+    <row r="1" spans="1:1" ht="25.05" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="77" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:1" s="24" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="3" spans="1:1" s="24" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:1" s="24" customFormat="1" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="25" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="5" spans="1:1" s="24" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="25" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="6" spans="1:1" s="24" customFormat="1" ht="33.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="146" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="7" spans="1:1" s="24" customFormat="1" ht="210" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="38" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="8" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A8" s="13" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="9" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A9" s="37" t="s">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:1" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="39" t="s">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="11" spans="1:1" x14ac:dyDescent="0.3">
+      <c r="A11" s="8" t="s">
+        <v>2</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="AD59" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="h2V6MHPVxSjqCrQ5XEemx4uwL+dMbhuHdW5JAiXQ8nyzWA3eEP7YLQ+kxG24K8+XoCyir/TNQhn5uDc5z5Zccw==" saltValue="MTJpNP46jfrM6s+GAoF0iQ==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
+  <hyperlinks>
+    <hyperlink ref="A11" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
+  </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" orientation="landscape"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0E00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <sheetPr codeName="Sheet22"/>
-  <dimension ref="A1:Z69"/>
+  <dimension ref="A1:AA79"/>
   <sheetViews>
     <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="15" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="45.7109375" style="1" customWidth="1"/>
-[...18 lines deleted...]
-    <col min="27" max="16384" width="9.28515625" style="1"/>
+    <col min="1" max="1" width="34.77734375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="45.77734375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="16.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="12.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="14.77734375" style="1" customWidth="1"/>
+    <col min="6" max="6" width="13.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="6.44140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="10.21875" style="1" customWidth="1"/>
+    <col min="9" max="9" width="47.5546875" style="1" customWidth="1"/>
+    <col min="10" max="10" width="44.44140625" style="2" customWidth="1"/>
+    <col min="11" max="11" width="43.21875" style="1" customWidth="1"/>
+    <col min="12" max="15" width="11.5546875" style="1" customWidth="1"/>
+    <col min="16" max="16" width="13.21875" style="1" customWidth="1"/>
+    <col min="17" max="17" width="14.77734375" style="1" customWidth="1"/>
+    <col min="18" max="22" width="11.5546875" style="1" customWidth="1"/>
+    <col min="23" max="23" width="13.21875" style="1" customWidth="1"/>
+    <col min="24" max="24" width="14.77734375" style="1" customWidth="1"/>
+    <col min="25" max="25" width="9.21875" style="1" customWidth="1"/>
+    <col min="26" max="26" width="15.21875" style="1" customWidth="1"/>
+    <col min="27" max="27" width="10.21875" style="1" customWidth="1"/>
+    <col min="28" max="28" width="9.21875" style="1" customWidth="1"/>
+    <col min="29" max="16384" width="9.21875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:24" ht="26.25" x14ac:dyDescent="0.4">
-[...16 lines deleted...]
-        <f>CONCATENATE("UKPRN: ", UKPRN)</f>
+    <row r="1" spans="1:15" ht="25.05" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="77" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="143" t="str">
+        <f>IF(provider_fill!B2="","Provider name:",CONCATENATE("Provider name: ",provider_fill!B2))</f>
+        <v>Provider name: West Herts College</v>
+      </c>
+      <c r="C2" s="26"/>
+      <c r="D2" s="27"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="1"/>
+    </row>
+    <row r="3" spans="1:15" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="144" t="str">
+        <f>IF(provider_fill!A2="","UKPRN:",CONCATENATE("UKPRN: ",provider_fill!A2))</f>
         <v>UKPRN: 10007417</v>
       </c>
-      <c r="B3" s="44"/>
-[...33 lines deleted...]
-      <c r="A7" s="54" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="27"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="1"/>
+    </row>
+    <row r="4" spans="1:15" ht="17.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="29"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="7"/>
+      <c r="H4" s="5"/>
+    </row>
+    <row r="5" spans="1:15" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="28"/>
+      <c r="C5" s="29"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="7"/>
+      <c r="H5" s="5"/>
+    </row>
+    <row r="6" spans="1:15" ht="18.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="129" t="s">
         <v>17</v>
       </c>
-      <c r="B7" s="55" t="s">
-[...2 lines deleted...]
-      <c r="C7" s="56" t="s">
+      <c r="C6" s="27"/>
+      <c r="D6" s="31"/>
+      <c r="E6" s="5"/>
+    </row>
+    <row r="7" spans="1:15" ht="28.95" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="78" t="s">
+        <v>18</v>
+      </c>
+      <c r="B7" s="90" t="s">
+        <v>19</v>
+      </c>
+      <c r="C7" s="85" t="s">
         <v>20</v>
       </c>
-      <c r="D7" s="6"/>
-[...39 lines deleted...]
-      <c r="F9" s="7" t="s">
+      <c r="D7" s="84" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" s="5"/>
+      <c r="N7" s="15"/>
+      <c r="O7" s="4"/>
+    </row>
+    <row r="8" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="79" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="91" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="D8" s="80" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="9" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="79"/>
+      <c r="B9" s="92"/>
+      <c r="C9" s="89" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" s="80" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="79"/>
+      <c r="B10" s="92"/>
+      <c r="C10" s="89" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" s="80" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="79"/>
+      <c r="B11" s="92"/>
+      <c r="C11" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" s="80" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="79"/>
+      <c r="B12" s="93" t="s">
+        <v>23</v>
+      </c>
+      <c r="C12" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="81" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="79"/>
+      <c r="B13" s="94" t="s">
+        <v>30</v>
+      </c>
+      <c r="C13" s="34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D13" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="O13" s="6"/>
+    </row>
+    <row r="14" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="79"/>
+      <c r="B14" s="139"/>
+      <c r="C14" s="89" t="s">
+        <v>32</v>
+      </c>
+      <c r="D14" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="O14" s="6"/>
+    </row>
+    <row r="15" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="79"/>
+      <c r="B15" s="139"/>
+      <c r="C15" s="89" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="O15" s="6"/>
+    </row>
+    <row r="16" spans="1:15" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="79"/>
+      <c r="B16" s="139"/>
+      <c r="C16" s="89" t="s">
+        <v>34</v>
+      </c>
+      <c r="D16" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="O16" s="6"/>
+    </row>
+    <row r="17" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="79"/>
+      <c r="B17" s="95" t="s">
         <v>35</v>
       </c>
-    </row>
-[...99 lines deleted...]
-      <c r="C16" s="10" t="s">
+      <c r="C17" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D17" s="81" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="18" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="79"/>
+      <c r="B18" s="96" t="s">
+        <v>37</v>
+      </c>
+      <c r="C18" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="O18" s="6"/>
+    </row>
+    <row r="19" spans="1:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="79"/>
+      <c r="B19" s="97" t="s">
+        <v>37</v>
+      </c>
+      <c r="C19" s="35" t="s">
+        <v>39</v>
+      </c>
+      <c r="D19" s="83" t="s">
+        <v>25</v>
+      </c>
+      <c r="O19" s="6"/>
+    </row>
+    <row r="20" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="140" t="s">
+        <v>40</v>
+      </c>
+      <c r="B20" s="91" t="s">
+        <v>23</v>
+      </c>
+      <c r="C20" s="32" t="s">
+        <v>24</v>
+      </c>
+      <c r="D20" s="141" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="1"/>
+      <c r="K20" s="2"/>
+    </row>
+    <row r="21" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="79"/>
+      <c r="B21" s="98"/>
+      <c r="C21" s="89" t="s">
+        <v>26</v>
+      </c>
+      <c r="D21" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="1"/>
+      <c r="K21" s="2"/>
+    </row>
+    <row r="22" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="79"/>
+      <c r="B22" s="98"/>
+      <c r="C22" s="89" t="s">
+        <v>27</v>
+      </c>
+      <c r="D22" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J22" s="1"/>
+      <c r="K22" s="2"/>
+    </row>
+    <row r="23" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="79"/>
+      <c r="B23" s="98"/>
+      <c r="C23" s="89" t="s">
+        <v>28</v>
+      </c>
+      <c r="D23" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J23" s="1"/>
+      <c r="K23" s="2"/>
+    </row>
+    <row r="24" spans="1:25" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="79"/>
+      <c r="B24" s="93" t="s">
+        <v>23</v>
+      </c>
+      <c r="C24" s="33" t="s">
+        <v>29</v>
+      </c>
+      <c r="D24" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="1"/>
+      <c r="L24" s="9"/>
+      <c r="M24" s="9"/>
+      <c r="P24" s="9"/>
+      <c r="Q24" s="10"/>
+      <c r="R24" s="10"/>
+      <c r="S24" s="9"/>
+      <c r="T24" s="9"/>
+      <c r="U24" s="9"/>
+      <c r="V24" s="9"/>
+      <c r="W24" s="9"/>
+      <c r="X24" s="10"/>
+      <c r="Y24" s="10"/>
+    </row>
+    <row r="25" spans="1:25" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="79"/>
+      <c r="B25" s="94" t="s">
+        <v>30</v>
+      </c>
+      <c r="C25" s="34" t="s">
         <v>31</v>
       </c>
-      <c r="I16" s="1"/>
-[...555 lines deleted...]
-      <c r="J69" s="36"/>
+      <c r="D25" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="J25" s="1"/>
+      <c r="L25" s="9"/>
+      <c r="N25" s="9"/>
+      <c r="O25" s="16"/>
+      <c r="P25" s="12"/>
+      <c r="Q25" s="10"/>
+      <c r="R25" s="10"/>
+      <c r="S25" s="9"/>
+      <c r="T25" s="9"/>
+      <c r="U25" s="17"/>
+      <c r="V25" s="17"/>
+      <c r="W25" s="18"/>
+      <c r="X25" s="10"/>
+      <c r="Y25" s="10"/>
+    </row>
+    <row r="26" spans="1:25" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="79"/>
+      <c r="B26" s="145"/>
+      <c r="C26" s="89" t="s">
+        <v>32</v>
+      </c>
+      <c r="D26" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="1"/>
+      <c r="L26" s="9"/>
+      <c r="N26" s="9"/>
+      <c r="O26" s="16"/>
+      <c r="P26" s="12"/>
+      <c r="Q26" s="10"/>
+      <c r="R26" s="10"/>
+      <c r="S26" s="9"/>
+      <c r="T26" s="9"/>
+      <c r="U26" s="17"/>
+      <c r="V26" s="17"/>
+      <c r="W26" s="18"/>
+      <c r="X26" s="10"/>
+      <c r="Y26" s="10"/>
+    </row>
+    <row r="27" spans="1:25" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="79"/>
+      <c r="B27" s="145"/>
+      <c r="C27" s="89" t="s">
+        <v>33</v>
+      </c>
+      <c r="D27" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J27" s="1"/>
+      <c r="L27" s="9"/>
+      <c r="N27" s="9"/>
+      <c r="O27" s="16"/>
+      <c r="P27" s="12"/>
+      <c r="Q27" s="10"/>
+      <c r="R27" s="10"/>
+      <c r="S27" s="9"/>
+      <c r="T27" s="9"/>
+      <c r="U27" s="17"/>
+      <c r="V27" s="17"/>
+      <c r="W27" s="18"/>
+      <c r="X27" s="10"/>
+      <c r="Y27" s="10"/>
+    </row>
+    <row r="28" spans="1:25" ht="13.95" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="79"/>
+      <c r="B28" s="145"/>
+      <c r="C28" s="89" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="80" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="1"/>
+      <c r="L28" s="9"/>
+      <c r="N28" s="9"/>
+      <c r="O28" s="16"/>
+      <c r="P28" s="12"/>
+      <c r="Q28" s="10"/>
+      <c r="R28" s="10"/>
+      <c r="S28" s="9"/>
+      <c r="T28" s="9"/>
+      <c r="U28" s="17"/>
+      <c r="V28" s="17"/>
+      <c r="W28" s="18"/>
+      <c r="X28" s="10"/>
+      <c r="Y28" s="10"/>
+    </row>
+    <row r="29" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="79"/>
+      <c r="B29" s="95" t="s">
+        <v>35</v>
+      </c>
+      <c r="C29" s="33" t="s">
+        <v>36</v>
+      </c>
+      <c r="D29" s="81" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="1"/>
+      <c r="L29" s="19"/>
+      <c r="N29" s="20"/>
+      <c r="O29" s="21"/>
+      <c r="P29" s="21"/>
+      <c r="Q29" s="19"/>
+      <c r="R29" s="19"/>
+      <c r="S29" s="19"/>
+      <c r="T29" s="20"/>
+      <c r="U29" s="20"/>
+      <c r="V29" s="20"/>
+      <c r="W29" s="20"/>
+      <c r="X29" s="19"/>
+      <c r="Y29" s="19"/>
+    </row>
+    <row r="30" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="79"/>
+      <c r="B30" s="96" t="s">
+        <v>37</v>
+      </c>
+      <c r="C30" s="34" t="s">
+        <v>38</v>
+      </c>
+      <c r="D30" s="82" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="1"/>
+      <c r="L30" s="19"/>
+      <c r="N30" s="20"/>
+      <c r="O30" s="21"/>
+      <c r="P30" s="21"/>
+      <c r="Q30" s="19"/>
+      <c r="R30" s="19"/>
+      <c r="S30" s="19"/>
+      <c r="T30" s="20"/>
+      <c r="U30" s="20"/>
+      <c r="V30" s="20"/>
+      <c r="W30" s="20"/>
+      <c r="X30" s="19"/>
+      <c r="Y30" s="19"/>
+    </row>
+    <row r="31" spans="1:25" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="86"/>
+      <c r="B31" s="99" t="s">
+        <v>37</v>
+      </c>
+      <c r="C31" s="87" t="s">
+        <v>39</v>
+      </c>
+      <c r="D31" s="88" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="1"/>
+      <c r="L31" s="19"/>
+      <c r="N31" s="20"/>
+      <c r="O31" s="21"/>
+      <c r="P31" s="21"/>
+      <c r="Q31" s="19"/>
+      <c r="R31" s="19"/>
+      <c r="S31" s="19"/>
+      <c r="T31" s="20"/>
+      <c r="U31" s="20"/>
+      <c r="V31" s="20"/>
+      <c r="W31" s="20"/>
+      <c r="X31" s="19"/>
+      <c r="Y31" s="19"/>
+    </row>
+    <row r="32" spans="1:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J32" s="1"/>
+      <c r="L32" s="19"/>
+      <c r="N32" s="20"/>
+      <c r="O32" s="21"/>
+      <c r="P32" s="21"/>
+      <c r="Q32" s="19"/>
+      <c r="R32" s="19"/>
+      <c r="S32" s="19"/>
+      <c r="T32" s="20"/>
+      <c r="U32" s="20"/>
+      <c r="V32" s="20"/>
+      <c r="W32" s="20"/>
+      <c r="X32" s="19"/>
+      <c r="Y32" s="19"/>
+    </row>
+    <row r="33" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J33" s="1"/>
+      <c r="L33" s="19"/>
+      <c r="N33" s="20"/>
+      <c r="O33" s="21"/>
+      <c r="P33" s="21"/>
+      <c r="Q33" s="19"/>
+      <c r="R33" s="19"/>
+      <c r="S33" s="19"/>
+      <c r="T33" s="20"/>
+      <c r="U33" s="20"/>
+      <c r="V33" s="20"/>
+      <c r="W33" s="20"/>
+      <c r="X33" s="19"/>
+      <c r="Y33" s="19"/>
+    </row>
+    <row r="34" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J34" s="1"/>
+      <c r="L34" s="19"/>
+      <c r="N34" s="20"/>
+      <c r="O34" s="21"/>
+      <c r="P34" s="22"/>
+      <c r="Q34" s="19"/>
+      <c r="R34" s="19"/>
+      <c r="S34" s="19"/>
+      <c r="T34" s="20"/>
+      <c r="U34" s="20"/>
+      <c r="V34" s="20"/>
+      <c r="W34" s="20"/>
+      <c r="X34" s="19"/>
+      <c r="Y34" s="19"/>
+    </row>
+    <row r="35" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J35" s="1"/>
+      <c r="L35" s="19"/>
+      <c r="N35" s="20"/>
+      <c r="O35" s="21"/>
+      <c r="P35" s="22"/>
+      <c r="Q35" s="19"/>
+      <c r="R35" s="19"/>
+      <c r="S35" s="19"/>
+      <c r="T35" s="20"/>
+      <c r="U35" s="20"/>
+      <c r="V35" s="20"/>
+      <c r="W35" s="20"/>
+      <c r="X35" s="19"/>
+      <c r="Y35" s="19"/>
+    </row>
+    <row r="36" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J36" s="1"/>
+      <c r="L36" s="19"/>
+      <c r="N36" s="20"/>
+      <c r="O36" s="21"/>
+      <c r="P36" s="22"/>
+      <c r="Q36" s="19"/>
+      <c r="R36" s="19"/>
+      <c r="S36" s="19"/>
+      <c r="T36" s="20"/>
+      <c r="U36" s="20"/>
+      <c r="V36" s="20"/>
+      <c r="W36" s="20"/>
+      <c r="X36" s="19"/>
+      <c r="Y36" s="19"/>
+    </row>
+    <row r="37" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J37" s="1"/>
+      <c r="L37" s="19"/>
+      <c r="N37" s="20"/>
+      <c r="O37" s="21"/>
+      <c r="P37" s="22"/>
+      <c r="Q37" s="19"/>
+      <c r="R37" s="19"/>
+      <c r="S37" s="19"/>
+      <c r="T37" s="20"/>
+      <c r="U37" s="20"/>
+      <c r="V37" s="20"/>
+      <c r="W37" s="20"/>
+      <c r="X37" s="19"/>
+      <c r="Y37" s="19"/>
+    </row>
+    <row r="38" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J38" s="1"/>
+      <c r="L38" s="19"/>
+      <c r="N38" s="20"/>
+      <c r="O38" s="21"/>
+      <c r="P38" s="22"/>
+      <c r="Q38" s="19"/>
+      <c r="R38" s="19"/>
+      <c r="S38" s="19"/>
+      <c r="T38" s="20"/>
+      <c r="U38" s="20"/>
+      <c r="V38" s="20"/>
+      <c r="W38" s="20"/>
+      <c r="X38" s="19"/>
+      <c r="Y38" s="19"/>
+    </row>
+    <row r="39" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J39" s="1"/>
+      <c r="L39" s="19"/>
+      <c r="N39" s="20"/>
+      <c r="O39" s="21"/>
+      <c r="P39" s="21"/>
+      <c r="Q39" s="19"/>
+      <c r="R39" s="19"/>
+      <c r="S39" s="19"/>
+      <c r="T39" s="20"/>
+      <c r="U39" s="20"/>
+      <c r="V39" s="20"/>
+      <c r="W39" s="20"/>
+      <c r="X39" s="19"/>
+      <c r="Y39" s="19"/>
+    </row>
+    <row r="40" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J40" s="1"/>
+      <c r="L40" s="19"/>
+      <c r="N40" s="20"/>
+      <c r="O40" s="21"/>
+      <c r="P40" s="21"/>
+      <c r="Q40" s="19"/>
+      <c r="R40" s="19"/>
+      <c r="S40" s="19"/>
+      <c r="T40" s="20"/>
+      <c r="U40" s="20"/>
+      <c r="V40" s="20"/>
+      <c r="W40" s="20"/>
+      <c r="X40" s="19"/>
+      <c r="Y40" s="19"/>
+    </row>
+    <row r="41" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J41" s="1"/>
+      <c r="L41" s="19"/>
+      <c r="N41" s="20"/>
+      <c r="O41" s="21"/>
+      <c r="P41" s="21"/>
+      <c r="Q41" s="19"/>
+      <c r="R41" s="19"/>
+      <c r="S41" s="19"/>
+      <c r="T41" s="20"/>
+      <c r="U41" s="20"/>
+      <c r="V41" s="20"/>
+      <c r="W41" s="20"/>
+      <c r="X41" s="19"/>
+      <c r="Y41" s="19"/>
+    </row>
+    <row r="42" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J42" s="1"/>
+      <c r="L42" s="19"/>
+      <c r="N42" s="20"/>
+      <c r="O42" s="21"/>
+      <c r="P42" s="21"/>
+      <c r="Q42" s="19"/>
+      <c r="R42" s="19"/>
+      <c r="S42" s="19"/>
+      <c r="T42" s="20"/>
+      <c r="U42" s="20"/>
+      <c r="V42" s="20"/>
+      <c r="W42" s="20"/>
+      <c r="X42" s="19"/>
+      <c r="Y42" s="19"/>
+    </row>
+    <row r="43" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J43" s="1"/>
+      <c r="L43" s="19"/>
+      <c r="N43" s="20"/>
+      <c r="O43" s="21"/>
+      <c r="P43" s="21"/>
+      <c r="Q43" s="19"/>
+      <c r="R43" s="19"/>
+      <c r="S43" s="19"/>
+      <c r="T43" s="20"/>
+      <c r="U43" s="20"/>
+      <c r="V43" s="20"/>
+      <c r="W43" s="20"/>
+      <c r="X43" s="19"/>
+      <c r="Y43" s="19"/>
+    </row>
+    <row r="44" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J44" s="1"/>
+      <c r="N44" s="20"/>
+      <c r="O44" s="21"/>
+      <c r="P44" s="21"/>
+    </row>
+    <row r="45" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J45" s="1"/>
+      <c r="N45" s="20"/>
+      <c r="O45" s="21"/>
+      <c r="P45" s="21"/>
+    </row>
+    <row r="46" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J46" s="1"/>
+      <c r="L46" s="21"/>
+      <c r="M46" s="21"/>
+      <c r="N46" s="20"/>
+      <c r="O46" s="21"/>
+      <c r="P46" s="21"/>
+      <c r="Q46" s="21"/>
+      <c r="R46" s="21"/>
+      <c r="S46" s="21"/>
+      <c r="T46" s="21"/>
+      <c r="U46" s="21"/>
+      <c r="V46" s="21"/>
+      <c r="W46" s="21"/>
+      <c r="X46" s="21"/>
+      <c r="Y46" s="21"/>
+      <c r="Z46" s="21"/>
+      <c r="AA46" s="21"/>
+    </row>
+    <row r="47" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J47" s="1"/>
+      <c r="L47" s="21"/>
+      <c r="M47" s="21"/>
+      <c r="N47" s="20"/>
+      <c r="O47" s="21"/>
+      <c r="P47" s="21"/>
+      <c r="Q47" s="21"/>
+      <c r="R47" s="21"/>
+      <c r="S47" s="21"/>
+      <c r="T47" s="21"/>
+      <c r="U47" s="21"/>
+      <c r="V47" s="21"/>
+      <c r="W47" s="21"/>
+      <c r="X47" s="21"/>
+      <c r="Y47" s="21"/>
+    </row>
+    <row r="48" spans="10:27" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J48" s="1"/>
+      <c r="L48" s="21"/>
+      <c r="M48" s="21"/>
+      <c r="N48" s="20"/>
+      <c r="O48" s="21"/>
+      <c r="P48" s="21"/>
+      <c r="Q48" s="21"/>
+      <c r="R48" s="21"/>
+      <c r="S48" s="21"/>
+      <c r="T48" s="21"/>
+      <c r="U48" s="21"/>
+      <c r="V48" s="21"/>
+      <c r="W48" s="21"/>
+      <c r="X48" s="21"/>
+      <c r="Y48" s="21"/>
+    </row>
+    <row r="49" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J49" s="1"/>
+      <c r="L49" s="21"/>
+      <c r="M49" s="21"/>
+      <c r="N49" s="20"/>
+      <c r="O49" s="21"/>
+      <c r="P49" s="21"/>
+      <c r="Q49" s="21"/>
+      <c r="R49" s="21"/>
+      <c r="S49" s="21"/>
+      <c r="T49" s="21"/>
+      <c r="U49" s="21"/>
+      <c r="V49" s="21"/>
+      <c r="W49" s="21"/>
+      <c r="X49" s="21"/>
+      <c r="Y49" s="21"/>
+    </row>
+    <row r="50" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J50" s="1"/>
+      <c r="N50" s="20"/>
+      <c r="O50" s="21"/>
+      <c r="P50" s="22"/>
+    </row>
+    <row r="51" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J51" s="1"/>
+      <c r="N51" s="20"/>
+      <c r="O51" s="21"/>
+      <c r="P51" s="22"/>
+    </row>
+    <row r="52" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J52" s="1"/>
+      <c r="N52" s="20"/>
+      <c r="O52" s="21"/>
+      <c r="P52" s="22"/>
+    </row>
+    <row r="53" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J53" s="1"/>
+      <c r="N53" s="20"/>
+      <c r="O53" s="21"/>
+      <c r="P53" s="22"/>
+    </row>
+    <row r="54" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J54" s="1"/>
+      <c r="N54" s="20"/>
+      <c r="O54" s="21"/>
+      <c r="P54" s="22"/>
+    </row>
+    <row r="55" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J55" s="1"/>
+      <c r="N55" s="20"/>
+      <c r="O55" s="21"/>
+      <c r="P55" s="21"/>
+    </row>
+    <row r="56" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J56" s="1"/>
+      <c r="N56" s="20"/>
+      <c r="O56" s="21"/>
+      <c r="P56" s="21"/>
+    </row>
+    <row r="57" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J57" s="1"/>
+      <c r="N57" s="20"/>
+      <c r="O57" s="21"/>
+      <c r="P57" s="21"/>
+    </row>
+    <row r="58" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J58" s="1"/>
+      <c r="N58" s="20"/>
+      <c r="O58" s="21"/>
+      <c r="P58" s="21"/>
+    </row>
+    <row r="59" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J59" s="1"/>
+      <c r="N59" s="20"/>
+      <c r="O59" s="21"/>
+      <c r="P59" s="21"/>
+    </row>
+    <row r="60" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J60" s="1"/>
+      <c r="N60" s="20"/>
+      <c r="O60" s="21"/>
+      <c r="P60" s="21"/>
+    </row>
+    <row r="61" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J61" s="1"/>
+      <c r="N61" s="20"/>
+      <c r="O61" s="21"/>
+      <c r="P61" s="21"/>
+    </row>
+    <row r="62" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J62" s="1"/>
+      <c r="N62" s="20"/>
+      <c r="O62" s="21"/>
+      <c r="P62" s="21"/>
+    </row>
+    <row r="63" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J63" s="1"/>
+      <c r="N63" s="20"/>
+      <c r="O63" s="21"/>
+      <c r="P63" s="21"/>
+    </row>
+    <row r="64" spans="10:25" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J64" s="1"/>
+      <c r="N64" s="20"/>
+      <c r="O64" s="21"/>
+      <c r="P64" s="21"/>
+    </row>
+    <row r="65" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J65" s="1"/>
+      <c r="N65" s="20"/>
+      <c r="O65" s="21"/>
+      <c r="P65" s="21"/>
+    </row>
+    <row r="66" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J66" s="1"/>
+      <c r="N66" s="20"/>
+      <c r="O66" s="21"/>
+      <c r="P66" s="22"/>
+    </row>
+    <row r="67" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J67" s="1"/>
+      <c r="N67" s="20"/>
+      <c r="O67" s="21"/>
+      <c r="P67" s="22"/>
+    </row>
+    <row r="68" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J68" s="1"/>
+      <c r="N68" s="20"/>
+      <c r="O68" s="21"/>
+      <c r="P68" s="22"/>
+    </row>
+    <row r="69" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J69" s="1"/>
+      <c r="N69" s="20"/>
+      <c r="O69" s="21"/>
+      <c r="P69" s="22"/>
+    </row>
+    <row r="70" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J70" s="1"/>
+      <c r="N70" s="20"/>
+      <c r="O70" s="21"/>
+      <c r="P70" s="22"/>
+    </row>
+    <row r="71" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J71" s="1"/>
+      <c r="N71" s="20"/>
+      <c r="O71" s="21"/>
+      <c r="P71" s="21"/>
+    </row>
+    <row r="72" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J72" s="1"/>
+      <c r="N72" s="20"/>
+      <c r="O72" s="21"/>
+      <c r="P72" s="21"/>
+    </row>
+    <row r="73" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J73" s="1"/>
+      <c r="N73" s="20"/>
+      <c r="O73" s="21"/>
+      <c r="P73" s="21"/>
+    </row>
+    <row r="74" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J74" s="1"/>
+      <c r="N74" s="20"/>
+      <c r="O74" s="21"/>
+      <c r="P74" s="21"/>
+    </row>
+    <row r="75" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="J75" s="1"/>
+      <c r="N75" s="20"/>
+      <c r="O75" s="21"/>
+      <c r="P75" s="21"/>
+    </row>
+    <row r="76" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="J76" s="1"/>
+    </row>
+    <row r="77" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B77" s="14"/>
+      <c r="D77" s="21"/>
+      <c r="E77" s="21"/>
+      <c r="F77" s="21"/>
+      <c r="G77" s="21"/>
+      <c r="H77" s="21"/>
+      <c r="I77" s="21"/>
+      <c r="J77" s="21"/>
+      <c r="K77" s="23"/>
+    </row>
+    <row r="78" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D78" s="21"/>
+      <c r="E78" s="21"/>
+      <c r="F78" s="21"/>
+      <c r="G78" s="21"/>
+      <c r="H78" s="21"/>
+      <c r="I78" s="21"/>
+      <c r="J78" s="21"/>
+      <c r="K78" s="23"/>
+    </row>
+    <row r="79" spans="2:16" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="D79" s="21"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="21"/>
+      <c r="G79" s="21"/>
+      <c r="H79" s="21"/>
+      <c r="I79" s="21"/>
+      <c r="J79" s="21"/>
+      <c r="K79" s="23"/>
     </row>
   </sheetData>
-  <sheetProtection password="AD59" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="nLCMTFVCLqMVYOOUqNePkUahXsrHKVHbjn2XyIRw224C3zxn90vFXYRY+kz/wwq41srUDVyeLwHprIFRGZT0OQ==" saltValue="ZBG4ECBb6KDhS69pI1Jr1w==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="26" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="26" orientation="landscape"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
-  <extLst>
-[...28 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0F00-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0400-000000000000}">
   <sheetPr codeName="Sheet23"/>
-  <dimension ref="A1:N58"/>
+  <dimension ref="A1:O103"/>
   <sheetViews>
     <sheetView zoomScaleNormal="100" workbookViewId="0"/>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.28515625" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="45.7109375" style="23" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="15" max="16384" width="9.28515625" style="23"/>
+    <col min="1" max="1" width="39.21875" style="11" customWidth="1"/>
+    <col min="2" max="2" width="45.77734375" style="11" customWidth="1"/>
+    <col min="3" max="3" width="18.21875" style="11" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="15.21875" style="11" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.77734375" style="11" customWidth="1"/>
+    <col min="6" max="6" width="19.44140625" style="11" customWidth="1"/>
+    <col min="7" max="7" width="22.21875" style="11" customWidth="1"/>
+    <col min="8" max="8" width="24.21875" style="11" customWidth="1"/>
+    <col min="9" max="9" width="21.21875" style="11" customWidth="1"/>
+    <col min="10" max="11" width="18.77734375" style="11" customWidth="1"/>
+    <col min="12" max="12" width="9.21875" style="11" customWidth="1"/>
+    <col min="13" max="15" width="9.21875" customWidth="1"/>
+    <col min="16" max="16" width="9.21875" style="11" customWidth="1"/>
+    <col min="17" max="16384" width="9.21875" style="11"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" s="1" customFormat="1" ht="26.25" x14ac:dyDescent="0.4">
-[...22 lines deleted...]
-        <f>CONCATENATE("UKPRN: ", UKPRN)</f>
+    <row r="1" spans="1:11" s="1" customFormat="1" ht="25.05" customHeight="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="77" t="s">
+        <v>15</v>
+      </c>
+      <c r="J1" s="2"/>
+    </row>
+    <row r="2" spans="1:11" s="1" customFormat="1" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="143" t="str">
+        <f>IF(provider_fill!B2="","Provider name: ",CONCATENATE("Provider name: ",provider_fill!B2))</f>
+        <v>Provider name: West Herts College</v>
+      </c>
+      <c r="C2" s="26"/>
+      <c r="D2" s="27"/>
+      <c r="E2" s="27"/>
+      <c r="F2" s="27"/>
+      <c r="G2" s="27"/>
+      <c r="H2" s="27"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="27"/>
+      <c r="K2" s="27"/>
+    </row>
+    <row r="3" spans="1:11" s="1" customFormat="1" ht="15.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="144" t="str">
+        <f>IF(provider_fill!A2="","UKPRN: ",CONCATENATE("UKPRN: ",provider_fill!A2))</f>
         <v>UKPRN: 10007417</v>
       </c>
-      <c r="B3" s="44"/>
-[...10 lines deleted...]
-      <c r="A4" s="49" t="s">
+      <c r="C3" s="26"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="27"/>
+      <c r="K3" s="27"/>
+    </row>
+    <row r="4" spans="1:11" s="1" customFormat="1" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="36" t="s">
+        <v>16</v>
+      </c>
+      <c r="C4" s="26"/>
+      <c r="D4" s="30"/>
+      <c r="E4" s="40"/>
+      <c r="F4" s="41"/>
+      <c r="G4" s="27"/>
+      <c r="H4" s="42"/>
+      <c r="I4" s="27"/>
+      <c r="J4" s="31"/>
+      <c r="K4" s="27"/>
+    </row>
+    <row r="5" spans="1:11" s="1" customFormat="1" ht="13.8" x14ac:dyDescent="0.25">
+      <c r="A5" s="36"/>
+      <c r="C5" s="26"/>
+      <c r="D5" s="30"/>
+      <c r="E5" s="40"/>
+      <c r="F5" s="41"/>
+      <c r="G5" s="27"/>
+      <c r="H5" s="42"/>
+      <c r="I5" s="27"/>
+      <c r="J5" s="31"/>
+      <c r="K5" s="27"/>
+    </row>
+    <row r="6" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="129" t="s">
+        <v>41</v>
+      </c>
+      <c r="C6" s="27"/>
+      <c r="D6" s="27"/>
+      <c r="E6" s="27"/>
+      <c r="F6" s="104"/>
+      <c r="G6" s="104"/>
+      <c r="H6" s="104"/>
+      <c r="I6" s="104"/>
+      <c r="J6" s="119"/>
+      <c r="K6" s="119"/>
+    </row>
+    <row r="7" spans="1:11" ht="82.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="130" t="s">
+        <v>42</v>
+      </c>
+      <c r="B7" s="131" t="s">
+        <v>43</v>
+      </c>
+      <c r="C7" s="120" t="s">
+        <v>44</v>
+      </c>
+      <c r="D7" s="121" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" s="122" t="s">
+        <v>45</v>
+      </c>
+      <c r="F7" s="123" t="s">
+        <v>46</v>
+      </c>
+      <c r="G7" s="124" t="s">
+        <v>47</v>
+      </c>
+      <c r="H7" s="124" t="s">
+        <v>48</v>
+      </c>
+      <c r="I7" s="124" t="s">
+        <v>49</v>
+      </c>
+      <c r="J7" s="125" t="s">
+        <v>50</v>
+      </c>
+      <c r="K7" s="126" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="8" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A8" s="105" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8" s="132" t="s">
+        <v>52</v>
+      </c>
+      <c r="C8" s="104" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="43" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" s="44" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="G8" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="H8" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="I8" s="45" t="s">
+        <v>25</v>
+      </c>
+      <c r="J8" s="46" t="s">
+        <v>25</v>
+      </c>
+      <c r="K8" s="127" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="9" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A9" s="111"/>
+      <c r="B9" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C9" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E9" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G9" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H9" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I9" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J9" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K9" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="10" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A10" s="111"/>
+      <c r="B10" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C10" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="E10" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G10" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I10" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J10" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K10" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="11" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A11" s="111"/>
+      <c r="B11" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C11" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E11" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G11" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H11" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I11" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J11" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K11" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="12" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A12" s="111"/>
+      <c r="B12" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C12" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E12" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F12" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G12" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H12" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I12" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J12" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K12" s="112" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="13" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A13" s="111"/>
+      <c r="B13" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D13" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="E13" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="F13" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="G13" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="H13" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="I13" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="J13" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="K13" s="113" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="14" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A14" s="111"/>
+      <c r="B14" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C14" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="D14" s="57">
+        <v>1</v>
+      </c>
+      <c r="E14" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F14" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G14" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H14" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I14" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J14" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K14" s="114" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A15" s="111"/>
+      <c r="B15" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C15" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" s="61">
+        <v>2</v>
+      </c>
+      <c r="E15" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F15" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G15" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H15" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I15" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J15" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K15" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="16" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A16" s="111"/>
+      <c r="B16" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C16" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D16" s="61">
+        <v>3</v>
+      </c>
+      <c r="E16" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F16" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G16" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H16" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I16" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J16" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K16" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A17" s="111"/>
+      <c r="B17" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C17" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D17" s="61">
+        <v>4</v>
+      </c>
+      <c r="E17" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F17" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G17" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H17" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I17" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J17" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K17" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A18" s="111"/>
+      <c r="B18" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C18" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D18" s="61">
+        <v>5</v>
+      </c>
+      <c r="E18" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F18" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G18" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H18" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I18" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J18" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K18" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A19" s="111"/>
+      <c r="B19" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C19" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D19" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G19" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H19" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I19" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J19" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K19" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A20" s="111"/>
+      <c r="B20" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C20" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D20" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E20" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F20" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G20" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H20" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="I20" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="J20" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="K20" s="115" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A21" s="111"/>
+      <c r="B21" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C21" s="104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D21" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="E21" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F21" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G21" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H21" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I21" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J21" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K21" s="114" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A22" s="111"/>
+      <c r="B22" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C22" s="101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D22" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="E22" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="F22" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="G22" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="H22" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="I22" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="J22" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="K22" s="116" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="23" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="111"/>
+      <c r="B23" s="134" t="s">
+        <v>52</v>
+      </c>
+      <c r="C23" s="71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D23" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="E23" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="F23" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="G23" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="H23" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="I23" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="J23" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="K23" s="117" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="24" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A24" s="111"/>
+      <c r="B24" s="135" t="s">
+        <v>59</v>
+      </c>
+      <c r="C24" s="104" t="s">
+        <v>23</v>
+      </c>
+      <c r="D24" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="E24" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F24" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G24" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H24" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I24" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J24" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K24" s="114" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="25" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A25" s="111"/>
+      <c r="B25" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C25" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D25" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E25" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F25" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H25" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I25" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J25" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K25" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="26" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A26" s="111"/>
+      <c r="B26" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C26" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D26" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="E26" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F26" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G26" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H26" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I26" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J26" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K26" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="27" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A27" s="111"/>
+      <c r="B27" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C27" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D27" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E27" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F27" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G27" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H27" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I27" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J27" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K27" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="28" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A28" s="111"/>
+      <c r="B28" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C28" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D28" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E28" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F28" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G28" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H28" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I28" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J28" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K28" s="112" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="29" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A29" s="111"/>
+      <c r="B29" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C29" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D29" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="E29" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="F29" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="G29" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="H29" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="I29" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="J29" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="K29" s="113" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="30" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A30" s="111"/>
+      <c r="B30" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C30" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="D30" s="57">
+        <v>1</v>
+      </c>
+      <c r="E30" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F30" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G30" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H30" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I30" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J30" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K30" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A31" s="111"/>
+      <c r="B31" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C31" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D31" s="61">
+        <v>2</v>
+      </c>
+      <c r="E31" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G31" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H31" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I31" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J31" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K31" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A32" s="111"/>
+      <c r="B32" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C32" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D32" s="61">
+        <v>3</v>
+      </c>
+      <c r="E32" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F32" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G32" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H32" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I32" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J32" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K32" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A33" s="111"/>
+      <c r="B33" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C33" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D33" s="61">
+        <v>4</v>
+      </c>
+      <c r="E33" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F33" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G33" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H33" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I33" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J33" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K33" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A34" s="111"/>
+      <c r="B34" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C34" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D34" s="61">
+        <v>5</v>
+      </c>
+      <c r="E34" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F34" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G34" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H34" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I34" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J34" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K34" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="35" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A35" s="111"/>
+      <c r="B35" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C35" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D35" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="E35" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F35" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G35" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H35" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I35" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J35" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K35" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="36" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A36" s="111"/>
+      <c r="B36" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C36" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D36" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E36" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F36" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G36" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H36" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="I36" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="J36" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="K36" s="115" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="37" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A37" s="111"/>
+      <c r="B37" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C37" s="104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D37" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="E37" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F37" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G37" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H37" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I37" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J37" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K37" s="114" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="38" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A38" s="111"/>
+      <c r="B38" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C38" s="101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D38" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="E38" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="F38" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="G38" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="H38" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="I38" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="J38" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="K38" s="116" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="39" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="111"/>
+      <c r="B39" s="137" t="s">
+        <v>59</v>
+      </c>
+      <c r="C39" s="71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D39" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="E39" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="F39" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="G39" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="H39" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="I39" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="J39" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="K39" s="117" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="40" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A40" s="111"/>
+      <c r="B40" s="135" t="s">
+        <v>61</v>
+      </c>
+      <c r="C40" s="104" t="s">
+        <v>23</v>
+      </c>
+      <c r="D40" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="E40" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F40" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G40" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H40" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I40" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J40" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K40" s="114" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="41" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A41" s="111"/>
+      <c r="B41" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C41" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D41" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E41" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F41" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G41" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H41" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I41" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J41" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K41" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="42" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A42" s="111"/>
+      <c r="B42" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C42" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D42" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="E42" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G42" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H42" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I42" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J42" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K42" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="43" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A43" s="111"/>
+      <c r="B43" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C43" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E43" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F43" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G43" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H43" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I43" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J43" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K43" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="44" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A44" s="111"/>
+      <c r="B44" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C44" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D44" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E44" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F44" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G44" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H44" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I44" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J44" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K44" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="45" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A45" s="111"/>
+      <c r="B45" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C45" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D45" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="E45" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="F45" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="G45" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="H45" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="I45" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="J45" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="K45" s="113" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="46" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A46" s="111"/>
+      <c r="B46" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C46" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="D46" s="57">
+        <v>1</v>
+      </c>
+      <c r="E46" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F46" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G46" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H46" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I46" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J46" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K46" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="47" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A47" s="111"/>
+      <c r="B47" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C47" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D47" s="61">
+        <v>2</v>
+      </c>
+      <c r="E47" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F47" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G47" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H47" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I47" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J47" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K47" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="48" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A48" s="111"/>
+      <c r="B48" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C48" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D48" s="61">
+        <v>3</v>
+      </c>
+      <c r="E48" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F48" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G48" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H48" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I48" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J48" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K48" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="49" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A49" s="111"/>
+      <c r="B49" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C49" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" s="61">
+        <v>4</v>
+      </c>
+      <c r="E49" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F49" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G49" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H49" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I49" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J49" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K49" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="50" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A50" s="111"/>
+      <c r="B50" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C50" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D50" s="61">
+        <v>5</v>
+      </c>
+      <c r="E50" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F50" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G50" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H50" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I50" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J50" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K50" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="51" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A51" s="111"/>
+      <c r="B51" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C51" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D51" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="E51" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F51" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G51" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H51" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I51" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J51" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K51" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="52" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A52" s="111"/>
+      <c r="B52" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C52" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D52" s="67" t="s">
+        <v>56</v>
+      </c>
+      <c r="E52" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="F52" s="100" t="s">
+        <v>25</v>
+      </c>
+      <c r="G52" s="100" t="s">
+        <v>25</v>
+      </c>
+      <c r="H52" s="100" t="s">
+        <v>25</v>
+      </c>
+      <c r="I52" s="100" t="s">
+        <v>25</v>
+      </c>
+      <c r="J52" s="102" t="s">
+        <v>25</v>
+      </c>
+      <c r="K52" s="128" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="53" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A53" s="111"/>
+      <c r="B53" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C53" s="103" t="s">
+        <v>37</v>
+      </c>
+      <c r="D53" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="E53" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F53" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G53" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H53" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I53" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J53" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K53" s="114" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="54" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A54" s="111"/>
+      <c r="B54" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C54" s="101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D54" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="E54" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="F54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="G54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="H54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="I54" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="J54" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="K54" s="116" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="55" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A55" s="118"/>
+      <c r="B55" s="137" t="s">
+        <v>61</v>
+      </c>
+      <c r="C55" s="71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D55" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="E55" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="F55" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="G55" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="H55" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="I55" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="J55" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="K55" s="117" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="56" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A56" s="105" t="s">
+        <v>40</v>
+      </c>
+      <c r="B56" s="138" t="s">
+        <v>52</v>
+      </c>
+      <c r="C56" s="106" t="s">
+        <v>23</v>
+      </c>
+      <c r="D56" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="E56" s="107" t="s">
+        <v>25</v>
+      </c>
+      <c r="F56" s="108" t="s">
+        <v>25</v>
+      </c>
+      <c r="G56" s="108" t="s">
+        <v>25</v>
+      </c>
+      <c r="H56" s="108" t="s">
+        <v>25</v>
+      </c>
+      <c r="I56" s="108" t="s">
+        <v>25</v>
+      </c>
+      <c r="J56" s="109" t="s">
+        <v>25</v>
+      </c>
+      <c r="K56" s="110" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="57" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A57" s="111"/>
+      <c r="B57" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C57" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D57" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E57" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F57" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G57" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H57" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I57" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J57" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K57" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="58" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A58" s="111"/>
+      <c r="B58" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C58" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D58" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="E58" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F58" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G58" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H58" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I58" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J58" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K58" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="59" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A59" s="111"/>
+      <c r="B59" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C59" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D59" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E59" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F59" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G59" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H59" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I59" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J59" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K59" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="60" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A60" s="111"/>
+      <c r="B60" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C60" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D60" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E60" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F60" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G60" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H60" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I60" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J60" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K60" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="61" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A61" s="111"/>
+      <c r="B61" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C61" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D61" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="E61" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="F61" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="G61" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="H61" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="I61" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="J61" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="K61" s="113" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="62" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A62" s="111"/>
+      <c r="B62" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C62" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="D62" s="57">
+        <v>1</v>
+      </c>
+      <c r="E62" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F62" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G62" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H62" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I62" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J62" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K62" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="63" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A63" s="111"/>
+      <c r="B63" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C63" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D63" s="61">
+        <v>2</v>
+      </c>
+      <c r="E63" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F63" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G63" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H63" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I63" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J63" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K63" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="64" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A64" s="111"/>
+      <c r="B64" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C64" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D64" s="61">
+        <v>3</v>
+      </c>
+      <c r="E64" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F64" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G64" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H64" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I64" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J64" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K64" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="65" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A65" s="111"/>
+      <c r="B65" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C65" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D65" s="61">
+        <v>4</v>
+      </c>
+      <c r="E65" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F65" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G65" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H65" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I65" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J65" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K65" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="66" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A66" s="111"/>
+      <c r="B66" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C66" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D66" s="61">
+        <v>5</v>
+      </c>
+      <c r="E66" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F66" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G66" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H66" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I66" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J66" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K66" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="67" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A67" s="111"/>
+      <c r="B67" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C67" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D67" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="E67" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F67" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G67" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H67" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I67" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J67" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K67" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="68" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A68" s="111"/>
+      <c r="B68" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C68" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D68" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E68" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F68" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G68" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H68" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="I68" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="J68" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="K68" s="115" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="69" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A69" s="111"/>
+      <c r="B69" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C69" s="104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D69" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="E69" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F69" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G69" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H69" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I69" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J69" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K69" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="70" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A70" s="111"/>
+      <c r="B70" s="133" t="s">
+        <v>52</v>
+      </c>
+      <c r="C70" s="101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D70" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="E70" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="F70" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="G70" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="H70" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="I70" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="J70" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="K70" s="116" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="71" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="111"/>
+      <c r="B71" s="134" t="s">
+        <v>52</v>
+      </c>
+      <c r="C71" s="71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D71" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="E71" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="F71" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="G71" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="H71" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="I71" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="J71" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="K71" s="117" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="72" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A72" s="111"/>
+      <c r="B72" s="135" t="s">
+        <v>59</v>
+      </c>
+      <c r="C72" s="104" t="s">
+        <v>23</v>
+      </c>
+      <c r="D72" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="E72" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F72" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G72" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H72" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I72" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J72" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K72" s="114" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="73" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A73" s="111"/>
+      <c r="B73" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C73" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D73" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E73" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F73" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G73" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H73" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I73" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J73" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K73" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="74" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A74" s="111"/>
+      <c r="B74" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C74" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D74" s="47" t="s">
+        <v>54</v>
+      </c>
+      <c r="E74" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F74" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G74" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H74" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I74" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J74" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K74" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="75" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A75" s="111"/>
+      <c r="B75" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C75" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D75" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E75" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F75" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G75" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H75" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I75" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J75" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K75" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="76" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A76" s="111"/>
+      <c r="B76" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C76" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D76" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E76" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F76" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G76" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H76" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I76" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J76" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K76" s="112" t="s">
         <v>62</v>
       </c>
-      <c r="B4" s="44"/>
-[...42 lines deleted...]
-      <c r="G6" s="84" t="s">
+    </row>
+    <row r="77" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A77" s="111"/>
+      <c r="B77" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C77" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D77" s="52" t="s">
+        <v>56</v>
+      </c>
+      <c r="E77" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="F77" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="G77" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="H77" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="I77" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="J77" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="K77" s="113" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="78" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A78" s="111"/>
+      <c r="B78" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C78" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="D78" s="57">
+        <v>1</v>
+      </c>
+      <c r="E78" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F78" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G78" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H78" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I78" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J78" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K78" s="114" t="s">
         <v>53</v>
       </c>
-      <c r="H6" s="84" t="s">
+    </row>
+    <row r="79" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A79" s="111"/>
+      <c r="B79" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C79" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D79" s="61">
+        <v>2</v>
+      </c>
+      <c r="E79" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F79" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G79" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H79" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I79" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J79" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K79" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="80" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A80" s="111"/>
+      <c r="B80" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C80" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D80" s="61">
+        <v>3</v>
+      </c>
+      <c r="E80" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F80" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G80" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H80" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I80" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J80" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K80" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="81" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A81" s="111"/>
+      <c r="B81" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C81" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D81" s="61">
+        <v>4</v>
+      </c>
+      <c r="E81" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F81" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G81" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H81" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I81" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J81" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K81" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="82" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A82" s="111"/>
+      <c r="B82" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C82" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D82" s="61">
+        <v>5</v>
+      </c>
+      <c r="E82" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F82" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G82" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H82" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I82" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J82" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K82" s="112" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="83" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A83" s="111"/>
+      <c r="B83" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C83" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D83" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="E83" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F83" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G83" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H83" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I83" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J83" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K83" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="84" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A84" s="111"/>
+      <c r="B84" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C84" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D84" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E84" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F84" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G84" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H84" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="I84" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="J84" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="K84" s="115" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="85" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A85" s="111"/>
+      <c r="B85" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C85" s="104" t="s">
+        <v>37</v>
+      </c>
+      <c r="D85" s="66" t="s">
+        <v>38</v>
+      </c>
+      <c r="E85" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F85" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G85" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H85" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I85" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J85" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K85" s="114" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="86" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A86" s="111"/>
+      <c r="B86" s="136" t="s">
+        <v>59</v>
+      </c>
+      <c r="C86" s="101" t="s">
+        <v>37</v>
+      </c>
+      <c r="D86" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="E86" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="F86" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="G86" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="H86" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="I86" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="J86" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="K86" s="116" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="87" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A87" s="111"/>
+      <c r="B87" s="137" t="s">
+        <v>59</v>
+      </c>
+      <c r="C87" s="71" t="s">
+        <v>37</v>
+      </c>
+      <c r="D87" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="E87" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="F87" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="G87" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="H87" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="I87" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="J87" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="K87" s="117" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="88" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A88" s="111"/>
+      <c r="B88" s="135" t="s">
+        <v>61</v>
+      </c>
+      <c r="C88" s="104" t="s">
+        <v>23</v>
+      </c>
+      <c r="D88" s="76" t="s">
+        <v>24</v>
+      </c>
+      <c r="E88" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F88" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G88" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H88" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I88" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J88" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K88" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="89" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A89" s="111"/>
+      <c r="B89" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C89" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D89" s="47" t="s">
+        <v>26</v>
+      </c>
+      <c r="E89" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F89" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G89" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H89" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I89" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J89" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K89" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="90" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A90" s="111"/>
+      <c r="B90" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C90" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D90" s="47" t="s">
         <v>54</v>
       </c>
-      <c r="I6" s="85" t="s">
-[...2 lines deleted...]
-      <c r="J6" s="86" t="s">
+      <c r="E90" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F90" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G90" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H90" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I90" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J90" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K90" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="91" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A91" s="111"/>
+      <c r="B91" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C91" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D91" s="47" t="s">
+        <v>28</v>
+      </c>
+      <c r="E91" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F91" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G91" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H91" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I91" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J91" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K91" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="92" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A92" s="111"/>
+      <c r="B92" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C92" s="101" t="s">
+        <v>23</v>
+      </c>
+      <c r="D92" s="47" t="s">
+        <v>29</v>
+      </c>
+      <c r="E92" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F92" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G92" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H92" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I92" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J92" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K92" s="112" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="93" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A93" s="111"/>
+      <c r="B93" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C93" s="51" t="s">
+        <v>23</v>
+      </c>
+      <c r="D93" s="52" t="s">
         <v>56</v>
       </c>
-      <c r="L6" s="37" t="s">
-[...10 lines deleted...]
-      <c r="A7" s="48" t="s">
+      <c r="E93" s="53" t="s">
+        <v>25</v>
+      </c>
+      <c r="F93" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="G93" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="H93" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="I93" s="54" t="s">
+        <v>25</v>
+      </c>
+      <c r="J93" s="55" t="s">
+        <v>25</v>
+      </c>
+      <c r="K93" s="113" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="94" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A94" s="111"/>
+      <c r="B94" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C94" s="56" t="s">
+        <v>57</v>
+      </c>
+      <c r="D94" s="57">
+        <v>1</v>
+      </c>
+      <c r="E94" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F94" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G94" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H94" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I94" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J94" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K94" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="95" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A95" s="111"/>
+      <c r="B95" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C95" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D95" s="61">
+        <v>2</v>
+      </c>
+      <c r="E95" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F95" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G95" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H95" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I95" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J95" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K95" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="96" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A96" s="111"/>
+      <c r="B96" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C96" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D96" s="61">
+        <v>3</v>
+      </c>
+      <c r="E96" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F96" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G96" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H96" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I96" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J96" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K96" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="97" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A97" s="111"/>
+      <c r="B97" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C97" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D97" s="61">
         <v>4</v>
       </c>
-      <c r="B7" s="87" t="s">
-[...114 lines deleted...]
-      <c r="N9" s="12" t="s">
+      <c r="E97" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F97" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G97" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H97" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I97" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J97" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K97" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="98" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A98" s="111"/>
+      <c r="B98" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C98" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D98" s="61">
+        <v>5</v>
+      </c>
+      <c r="E98" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F98" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G98" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H98" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I98" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J98" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K98" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="99" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A99" s="111"/>
+      <c r="B99" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C99" s="101" t="s">
+        <v>35</v>
+      </c>
+      <c r="D99" s="47" t="s">
+        <v>58</v>
+      </c>
+      <c r="E99" s="48" t="s">
+        <v>25</v>
+      </c>
+      <c r="F99" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="G99" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="H99" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="I99" s="49" t="s">
+        <v>25</v>
+      </c>
+      <c r="J99" s="50" t="s">
+        <v>25</v>
+      </c>
+      <c r="K99" s="112" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="100" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A100" s="111"/>
+      <c r="B100" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C100" s="51" t="s">
+        <v>35</v>
+      </c>
+      <c r="D100" s="62" t="s">
+        <v>56</v>
+      </c>
+      <c r="E100" s="63" t="s">
+        <v>25</v>
+      </c>
+      <c r="F100" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="G100" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="H100" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="I100" s="64" t="s">
+        <v>25</v>
+      </c>
+      <c r="J100" s="65" t="s">
+        <v>25</v>
+      </c>
+      <c r="K100" s="115" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="101" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A101" s="111"/>
+      <c r="B101" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C101" s="104" t="s">
         <v>37</v>
       </c>
-    </row>
-[...78 lines deleted...]
-      <c r="N11" s="12" t="s">
+      <c r="D101" s="66" t="s">
         <v>38</v>
       </c>
-    </row>
-[...570 lines deleted...]
-      <c r="N25" s="12" t="s">
+      <c r="E101" s="58" t="s">
+        <v>25</v>
+      </c>
+      <c r="F101" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="G101" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="H101" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="I101" s="59" t="s">
+        <v>25</v>
+      </c>
+      <c r="J101" s="60" t="s">
+        <v>25</v>
+      </c>
+      <c r="K101" s="114" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="102" spans="1:11" x14ac:dyDescent="0.3">
+      <c r="A102" s="111"/>
+      <c r="B102" s="136" t="s">
+        <v>61</v>
+      </c>
+      <c r="C102" s="101" t="s">
         <v>37</v>
       </c>
-    </row>
-[...652 lines deleted...]
-      <c r="N41" s="12" t="s">
+      <c r="D102" s="67" t="s">
+        <v>39</v>
+      </c>
+      <c r="E102" s="68" t="s">
+        <v>25</v>
+      </c>
+      <c r="F102" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="G102" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="H102" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="I102" s="69" t="s">
+        <v>25</v>
+      </c>
+      <c r="J102" s="70" t="s">
+        <v>25</v>
+      </c>
+      <c r="K102" s="116" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="103" spans="1:11" ht="15" customHeight="1" thickBot="1" x14ac:dyDescent="0.35">
+      <c r="A103" s="118"/>
+      <c r="B103" s="137" t="s">
+        <v>61</v>
+      </c>
+      <c r="C103" s="71" t="s">
         <v>37</v>
       </c>
-    </row>
-[...620 lines deleted...]
-        <v>30</v>
+      <c r="D103" s="72" t="s">
+        <v>56</v>
+      </c>
+      <c r="E103" s="73" t="s">
+        <v>25</v>
+      </c>
+      <c r="F103" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="G103" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="H103" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="I103" s="74" t="s">
+        <v>25</v>
+      </c>
+      <c r="J103" s="75" t="s">
+        <v>25</v>
+      </c>
+      <c r="K103" s="117" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
-  <sheetProtection password="AD59" sheet="1" objects="1" scenarios="1"/>
+  <sheetProtection algorithmName="SHA-512" hashValue="fXc7P3JZMbZvUuoSvT4keoO8qeC0kOgW4nm14fcKnNceDeHKd2aS9KTbUyizdETa92kX2Vm8WygohZuyDk9vog==" saltValue="nS8cD9ByV/i6ksRIjEoLag==" spinCount="100000" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="35" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="35" orientation="landscape"/>
   <tableParts count="1">
-    <tablePart r:id="rId2"/>
+    <tablePart r:id="rId1"/>
   </tableParts>
-  <extLst>
-[...28 lines deleted...]
-  </extLst>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-1200-000000000000}">
-[...1 lines deleted...]
-  <dimension ref="A1:O13"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0500-000000000000}">
+  <dimension ref="A1:B2"/>
   <sheetViews>
-    <sheetView showGridLines="0" zoomScaleNormal="100" workbookViewId="0"/>
+    <sheetView workbookViewId="0">
+      <selection activeCell="J35" sqref="J35"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetData>
+    <row r="1" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A1" s="142" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="142" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B2" t="s">
+        <v>65</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0600-000000000000}">
+  <dimension ref="A1:E4"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="B3" sqref="B3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="76.42578125" bestFit="1" customWidth="1"/>
-    <col min="2" max="16" width="9.28515625"/>
+    <col min="1" max="1" width="26.77734375" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="23.21875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15" ht="26.25" x14ac:dyDescent="0.4">
-      <c r="A1" s="137" t="s">
+    <row r="1" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A1" t="s">
+        <v>66</v>
+      </c>
+      <c r="B1" t="s">
+        <v>67</v>
+      </c>
+      <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
+        <v>69</v>
+      </c>
+      <c r="E1" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B2" t="s">
+        <v>72</v>
+      </c>
+      <c r="C2" t="b">
+        <v>0</v>
+      </c>
+      <c r="D2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A3" t="s">
+        <v>74</v>
+      </c>
+      <c r="B3" t="s">
+        <v>75</v>
+      </c>
+      <c r="C3" t="b">
+        <v>0</v>
+      </c>
+      <c r="D3" t="s">
+        <v>76</v>
+      </c>
+      <c r="E3">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.3">
+      <c r="A4" t="s">
+        <v>77</v>
+      </c>
+      <c r="B4" t="s">
+        <v>78</v>
+      </c>
+      <c r="C4" t="b">
+        <v>0</v>
+      </c>
+      <c r="D4" t="s">
         <v>79</v>
       </c>
-    </row>
-[...128 lines deleted...]
-      <c r="O13" s="18"/>
+      <c r="E4">
+        <v>8</v>
+      </c>
     </row>
   </sheetData>
-  <sheetProtection password="AD59" sheet="1" objects="1" scenarios="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="3bfec4c2-d353-4ff6-aedb-b1426499b7b2">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="59c899d9-daa3-4355-9de6-1208d30e8191" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <THUMBNAIL xmlns="3bfec4c2-d353-4ff6-aedb-b1426499b7b2" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100082A8AB0D08E0D48B8361A3F2D6243B2" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="cd32f0fb4aab22a544706b37846e5d81">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3bfec4c2-d353-4ff6-aedb-b1426499b7b2" xmlns:ns3="59c899d9-daa3-4355-9de6-1208d30e8191" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="497e1585fca8ab07068459bb8cbaae7a" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100082A8AB0D08E0D48B8361A3F2D6243B2" ma:contentTypeVersion="22" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="efee5c476b07615e26341bea1055a229">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="3bfec4c2-d353-4ff6-aedb-b1426499b7b2" xmlns:ns3="59c899d9-daa3-4355-9de6-1208d30e8191" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1a692fea8b7067a69a4e4eebc9aa9154" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="3bfec4c2-d353-4ff6-aedb-b1426499b7b2"/>
     <xsd:import namespace="59c899d9-daa3-4355-9de6-1208d30e8191"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
-                <xsd:element ref="ns2:THUMBNAIL" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="18" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="19" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="3bfec4c2-d353-4ff6-aedb-b1426499b7b2" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -5748,98 +6998,103 @@
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceAutoKeyPoints" ma:index="20" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceKeyPoints" ma:index="21" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="THUMBNAIL" ma:index="23" nillable="true" ma:displayName="Thumbnail" ma:format="Thumbnail" ma:internalName="THUMBNAIL">
-[...4 lines deleted...]
-    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="25" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2748b940-5b74-447c-96cc-a8c6832faad9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="24" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="2748b940-5b74-447c-96cc-a8c6832faad9" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="27" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="27" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="28" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="59c899d9-daa3-4355-9de6-1208d30e8191" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="TaxCatchAll" ma:index="26" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3e6e1367-d240-4daa-8b9d-7e5bc723bc54}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="59c899d9-daa3-4355-9de6-1208d30e8191">
+    <xsd:element name="TaxCatchAll" ma:index="25" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{3e6e1367-d240-4daa-8b9d-7e5bc723bc54}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="59c899d9-daa3-4355-9de6-1208d30e8191">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:MultiChoiceLookup">
             <xsd:sequence>
               <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
@@ -5907,134 +7162,135 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EA080B3-685A-4F8A-B8B2-9EBBD01766AA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDFE4AEA-1A80-4293-8DB4-11D323121626}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3bfec4c2-d353-4ff6-aedb-b1426499b7b2"/>
     <ds:schemaRef ds:uri="59c899d9-daa3-4355-9de6-1208d30e8191"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2F3DAB6-196F-415B-B892-9073D5197B0F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{461D1BFA-94FF-4069-8D2B-225DF1A01009}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BB5B0F8B-CF8A-442A-877E-A21C8C86B86C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E9DB4889-B8F8-4C11-831C-E12EF6D8E7AF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="3bfec4c2-d353-4ff6-aedb-b1426499b7b2"/>
     <ds:schemaRef ds:uri="59c899d9-daa3-4355-9de6-1208d30e8191"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>16</vt:i4>
+        <vt:i4>12</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="20" baseType="lpstr">
+    <vt:vector size="17" baseType="lpstr">
       <vt:lpstr>Workbook overview</vt:lpstr>
-      <vt:lpstr>Table 1a Attainment 2021-22</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Rounding and suppression</vt:lpstr>
+      <vt:lpstr>Table 1a Attainment 2023-25</vt:lpstr>
+      <vt:lpstr>Table 1b Attainment 2023-25</vt:lpstr>
+      <vt:lpstr>provider_fill</vt:lpstr>
+      <vt:lpstr>config_out</vt:lpstr>
       <vt:lpstr>Attain2a_datavars</vt:lpstr>
       <vt:lpstr>Attain2a_rowtags</vt:lpstr>
       <vt:lpstr>Attain2a_rowvars</vt:lpstr>
-      <vt:lpstr>Attain2b_coltags</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>Attain2b_datacols</vt:lpstr>
       <vt:lpstr>Attain2b_rowtags</vt:lpstr>
       <vt:lpstr>Attain2b_rowvars</vt:lpstr>
       <vt:lpstr>AttainPub</vt:lpstr>
-      <vt:lpstr>'Rounding and suppression'!Print_Area</vt:lpstr>
-[...1 lines deleted...]
-      <vt:lpstr>'Table 1b Attainment 2021-22'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Table 1a Attainment 2023-25'!Print_Area</vt:lpstr>
+      <vt:lpstr>'Table 1b Attainment 2023-25'!Print_Area</vt:lpstr>
       <vt:lpstr>'Workbook overview'!Print_Area</vt:lpstr>
       <vt:lpstr>Provider</vt:lpstr>
       <vt:lpstr>UKPRN</vt:lpstr>
       <vt:lpstr>uploadDateTime</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>HEFCE</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jade Taffs [7493]</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100082A8AB0D08E0D48B8361A3F2D6243B2</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="RecordType">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>